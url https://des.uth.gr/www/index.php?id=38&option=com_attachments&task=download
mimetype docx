--- v0 (2026-05-02)
+++ v1 (2026-07-28)
@@ -1,12425 +1,40266 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="wmf" ContentType="image/x-wmf"/>
+  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.oleObject"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?> <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"> <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/> <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/> <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="63C86AD4" w14:textId="6CF1CF4E" w:rsidR="00CE5DA9" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="0034517F">
-      <w:pPr>
+    <w:p w14:paraId="169225B4">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="20"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63C86AD4" w14:textId="6CF1CF4E">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:spacing w:val="20"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>ΑΙΤΗΣΗ ΑΝΑΛΗΨΗΣ ΘΕΜΑΤΟΣ ΠΤΥΧΙΑΚΗΣ ΕΡΓΑΣΙΑΣ</w:t>
+        <w:t xml:space="preserve">ΑΙΤΗΣΗ ΑΝΑΛΗΨΗΣ ΘΕΜΑΤΟΣ ΠΤΥΧΙΑΚΗΣ ΕΡΓΑΣΙΑΣ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="20"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453D0265" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="0034517F">
-      <w:pPr>
+    <w:p w14:paraId="453D0265" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="900"/>
+        <w:jc w:val="right"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="right"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3350"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="2936822D" w14:textId="77777777" w:rsidTr="00BA7905">
+      <w:tr>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="65131C6E" w14:textId="1CF3957A" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="65131C6E" w14:textId="1CF3957A">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="120"/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Λάρισα, …/…/202…</w:t>
+              <w:t xml:space="preserve">Λάρισα, …/…/202…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="69BA9A4E" w14:textId="77777777" w:rsidTr="00BA7905">
+      <w:tr>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA1BAE5" w14:textId="010B7E42" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="1EA1BAE5" w14:textId="010B7E42">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Αριθ. Πρωτ.: .....................</w:t>
+              <w:t xml:space="preserve">Αριθ. Πρωτ.: .....................</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="32E080D1" w14:textId="469F9073" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="32E080D1" w14:textId="469F9073">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>(Συμπληρώνεται από τη Γραμματεία)</w:t>
+              <w:t xml:space="preserve">(Συμπληρώνεται από τη Γραμματεία)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC612C" w:rsidRPr="00423B07" w14:paraId="04EFDFEC" w14:textId="77777777" w:rsidTr="00BA7905">
+      <w:tr>
         <w:trPr>
           <w:jc w:val="right"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="4BF8054B" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
+          <w:p w14:paraId="4BF8054B" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7FE63CE7" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="0034517F">
-      <w:pPr>
+    <w:p w14:paraId="7FE63CE7" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidSect="00BC612C">
-[...2 lines deleted...]
-          <w:pgSz w:w="11906" w:h="16838"/>
+        <w:sectPr>
+          <w:headerReference w:type="first" r:id="rId9"/>
+          <w:footerReference w:type="first" r:id="rId10"/>
+          <w:footnotePr/>
+          <w:endnotePr/>
+          <w:type w:val="nextPage"/>
+          <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:cols w:space="708"/>
+          <w:cols w:num="1" w:sep="0" w:space="708" w:equalWidth="1"/>
           <w:titlePg/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="900"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:top w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:color="auto" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:color="auto" w:sz="0" w:space="0"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2439"/>
         <w:gridCol w:w="2440"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="161B21BC" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="560C574A" w14:textId="1CB932F4" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="560C574A" w14:textId="1CB932F4">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Επώνυμο:</w:t>
+              <w:t xml:space="preserve">Επώνυμο:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="327D9072" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="327D9072" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="1B943CF5" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="6B1E5352" w14:textId="7FB351EC" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="6B1E5352" w14:textId="7FB351EC">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Όνομα:</w:t>
+              <w:t xml:space="preserve">Όνομα:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="056F581E" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="056F581E" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="65C8D9E8" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="55AE1B74" w14:textId="04663506" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="55AE1B74" w14:textId="04663506">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Ον. Πατέρα:</w:t>
+              <w:t xml:space="preserve">Ον. Πατέρα:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="136005BD" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="136005BD" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="65C4101E" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="1D0AB02F" w14:textId="25B6715D" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="1D0AB02F" w14:textId="25B6715D">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Αρ. Μητρώου:</w:t>
+              <w:t xml:space="preserve">Αρ. Μητρώου:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E15CF72" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="3E15CF72" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="35A2752A" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="23FBA737" w14:textId="495BB19F" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="23FBA737" w14:textId="495BB19F">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Εξάμηνο Σπουδών:</w:t>
+              <w:t xml:space="preserve">Εξάμηνο Σπουδών:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="084AB8DC" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="084AB8DC" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="4CD8A852" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="78601DAB" w14:textId="0C014633" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="78601DAB" w14:textId="0C014633">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>Τηλέφωνο:</w:t>
+              <w:t xml:space="preserve">Τηλέφωνο:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A5F15EB" w14:textId="4992EADF" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="1A5F15EB" w14:textId="4992EADF">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA7905" w:rsidRPr="00423B07" w14:paraId="644A5390" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="2499" w:type="pct"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="52921847" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="52921847" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>e-mail:</w:t>
+              <w:t xml:space="preserve">e-mail:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7D08FABB" w14:textId="397E9DC0" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BC612C">
+          <w:p w14:paraId="7D08FABB" w14:textId="397E9DC0">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00423B07">
+            <w:r>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
-              <w:t>(Ιδρυματικό)</w:t>
+              <w:t xml:space="preserve">(Ιδρυματικό)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+            </w:tcBorders>
             <w:tcW w:w="2501" w:type="pct"/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C87E433" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+          <w:p w14:paraId="5C87E433" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
               <w:spacing w:after="240"/>
+              <w:ind/>
               <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2DBDD2B8" w14:textId="45DAE238" w:rsidR="00BA7905" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
-      <w:pPr>
+    <w:p w14:paraId="2DBDD2B8" w14:textId="45DAE238">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:rPr>
+          <w:b/>
+          <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A60D915">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">Προς: </w:t>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Τμήμα Συστημάτων Ενέργειας</w:t>
+        <w:t xml:space="preserve">Τμήμα Συστημάτων Ενέργειας</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="76E8C706" w14:textId="4FB9CA47" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
-      <w:pPr>
+    <w:p w14:paraId="2A3043AD" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Παρακαλώ να μου εγκρίνετε την εκπόνηση πτυχιακής εργασίας στο πρόγραμμα σπουδών του Τμήματος Συστημάτων Ενέργειας, με θέμα:</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:r>
         <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-      </w:pPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="775AEA89" w14:textId="61A82F8F" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
-      <w:pPr>
+    <w:p w14:paraId="76E8C706" w14:textId="4FB9CA47">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Παρακαλώ να μου εγκρίνετε την εκπόνηση πτυχιακής εργασίας στο πρόγραμμα σπουδών του Τμήματος Συστημάτων Ενέργειας, με θέμα:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66826F70" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="775AEA89" w14:textId="61A82F8F">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Τίτλος στα ελληνικά:</w:t>
+        <w:t xml:space="preserve">Τίτλος στα ελληνικά:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="900"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC612C" w:rsidRPr="00423B07" w14:paraId="3607762D" w14:textId="77777777" w:rsidTr="00BC612C">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="10FF1B21" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
+          <w:p w14:paraId="10FF1B21" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6674060B" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
+          <w:p w14:paraId="6674060B" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="2BF6C3B7" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
+          <w:p w14:paraId="2BF6C3B7" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="1FC9A783" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
+          <w:p w14:paraId="1FC9A783" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="30F4AFC2" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BA7905">
+          <w:p w14:paraId="30F4AFC2" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="533C7565" w14:textId="12162CB7" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="533C7565" w14:textId="12162CB7">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:t xml:space="preserve">Τίτλος στα </w:t>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>αγγλικά</w:t>
+        <w:t xml:space="preserve">αγγλικά</w:t>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>:</w:t>
+        <w:t xml:space="preserve">:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="900"/>
         <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4869"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC612C" w:rsidRPr="00423B07" w14:paraId="4E00874D" w14:textId="77777777" w:rsidTr="007B530B">
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr>
+            <w:tcBorders/>
             <w:tcW w:w="4869" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="539EC54B" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="007B530B">
+          <w:p w14:paraId="539EC54B" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="0D03A970" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="007B530B">
+          <w:p w14:paraId="0D03A970" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="6087E356" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="007B530B">
+          <w:p w14:paraId="6087E356" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="5829362E" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="007B530B">
+          <w:p w14:paraId="5829362E" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
-          <w:p w14:paraId="401057AE" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="007B530B">
+          <w:p w14:paraId="401057AE" w14:textId="77777777">
             <w:pPr>
+              <w:pBdr/>
+              <w:spacing/>
+              <w:ind/>
               <w:rPr>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="05536DB1" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="05536DB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidSect="00BA7905">
+        <w:sectPr>
+          <w:footnotePr/>
+          <w:endnotePr/>
           <w:type w:val="continuous"/>
-          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="708" w:footer="708" w:gutter="0"/>
-          <w:cols w:num="2" w:space="708"/>
+          <w:cols w:num="2" w:sep="0" w:space="708" w:equalWidth="1"/>
           <w:titlePg/>
-          <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="77820FA3" w14:textId="017F06F3" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="288D465E">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77820FA3" w14:textId="017F06F3">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:highlight w:val="none"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Εγκρίνεται</w:t>
+        <w:t xml:space="preserve">Εγκρίνεται</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="357031AA" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="357031AA" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="599BAA40" w14:textId="1FED6A2B" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="599BAA40" w14:textId="1FED6A2B">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Ο/Η Επιβλέπων/</w:t>
+        <w:t xml:space="preserve">Ο/Η Επιβλέπων/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>ουσα</w:t>
+        <w:t xml:space="preserve">ουσα</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0CA1FDCE" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="0CA1FDCE" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="390CECAA" w14:textId="1CF783CC" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="390CECAA" w14:textId="1CF783CC">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Υπογραφή</w:t>
+        <w:t xml:space="preserve">Υπογραφή</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9C3E60" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="1C9C3E60" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0C7CB0CD" w14:textId="33F891D4" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="0C7CB0CD" w14:textId="33F891D4">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Ονοματεπώνυμο</w:t>
+        <w:t xml:space="preserve">Ονοματεπώνυμο</w:t>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:br/>
-        <w:t>Βαθμίδα</w:t>
+        <w:t xml:space="preserve">Βαθμίδα</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76C33F39" w14:textId="5DD2F53A" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="76C33F39" w14:textId="5DD2F53A">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616D0727">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:br w:type="column"/>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Ο/Η φοιτητής/</w:t>
+        <w:t xml:space="preserve">Ο/Η φοιτητής/</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>τρια</w:t>
+        <w:t xml:space="preserve">τρια</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r/>
     </w:p>
-    <w:p w14:paraId="201C3545" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="201C3545" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="50009923" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="50009923" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Υπογραφή</w:t>
+        <w:t xml:space="preserve">Υπογραφή</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FFBCB1" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="41FFBCB1" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0AF69823" w14:textId="31373548" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="0AF69823" w14:textId="31373548">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
-        <w:t>Ονοματεπώνυμο</w:t>
+        <w:t xml:space="preserve">Ονοματεπώνυμο</w:t>
       </w:r>
-      <w:r w:rsidRPr="00423B07">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
         <w:br/>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="7400711F" w14:textId="77777777" w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
-      <w:pPr>
+    <w:p w14:paraId="7400711F" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0"/>
+        <w:ind/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00BC612C" w:rsidRPr="00423B07" w:rsidSect="00BC612C">
+    <w:sectPr>
+      <w:footnotePr/>
+      <w:endnotePr/>
       <w:type w:val="continuous"/>
-      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgSz w:h="16838" w:orient="portrait" w:w="11906"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:cols w:num="2" w:space="708"/>
+      <w:cols w:num="2" w:sep="0" w:space="708" w:equalWidth="1"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2FA4AC80" w14:textId="77777777" w:rsidR="00261D03" w:rsidRDefault="00261D03" w:rsidP="00071FBD">
-      <w:pPr>
+    <w:p w14:paraId="2FA4AC80" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="04CC7F72" w14:textId="77777777" w:rsidR="00261D03" w:rsidRDefault="00261D03" w:rsidP="00071FBD">
-      <w:pPr>
+    <w:p w14:paraId="04CC7F72" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...5 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Aptos">
+    <w:panose1 w:val="05040102010807070707"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...10 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05010000000000000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="A1"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...4 lines deleted...]
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05010000000000000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...3 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
-    <w:charset w:val="A1"/>
-[...2 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5387F9D1" w14:textId="075384C2" w:rsidR="00BC612C" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="5387F9D1" w14:textId="075384C2">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="895"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="49"/>
       </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BC612C">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>Δικαίωμα αίτησης για εκπόνηση Πτυχιακής Εργασίας, έχουν οι φοιτήτριες/φοιτητές που βρίσκονται στο 8ο εξάμηνο σπουδών τους και πάνω και έχουν ολοκληρώσει με επιτυχία τουλάχιστον 30 μαθήματα (Υποχρεωτικά, Επιλογής και Ξένης Γλώσσας).</w:t>
+      <w:t xml:space="preserve">Δικαίωμα αίτησης για εκπόνηση Πτυχιακής Εργασίας, έχουν οι φοιτήτριες/φοιτητές που βρίσκονται στο 8ο εξάμηνο σπουδών τους και πάνω και έχουν ολοκληρώσει με επιτυχία τουλάχιστον 30 μαθήματα (Υποχρεωτικά, Επιλογής και Ξένης Γλώσσας).</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="271790D8" w14:textId="443C2C9A" w:rsidR="00BC612C" w:rsidRPr="00BC612C" w:rsidRDefault="00BC612C" w:rsidP="00BC612C">
+  <w:p w14:paraId="271790D8" w14:textId="443C2C9A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="895"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="49"/>
       </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BC612C">
+    <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>Το ελάχιστο όριο κατάθεσης της πτυχιακής εργασίας για εξέταση, είναι το τέλος του εξαμήνου της ημερομηνίας υποβολής αίτησης για την ανάληψη θέματος και το ανώτερο όριο δύο (2) χρόνια.</w:t>
+      <w:t xml:space="preserve">Το ελάχιστο όριο κατάθεσης της πτυχιακής εργασίας για εξέταση, είναι το τέλος του εξαμήνου της ημερομηνίας υποβολής αίτησης για την ανάληψη θέματος και το ανώτερο όριο δύο (2) χρόνια.</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="34B8F2FC" w14:textId="77777777" w:rsidR="00261D03" w:rsidRDefault="00261D03" w:rsidP="00071FBD">
-      <w:pPr>
+    <w:p w14:paraId="34B8F2FC" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7C1D249C" w14:textId="77777777" w:rsidR="00261D03" w:rsidRDefault="00261D03" w:rsidP="00071FBD">
-      <w:pPr>
+    <w:p w14:paraId="7C1D249C" w14:textId="77777777">
+      <w:pPr>
+        <w:pBdr/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind/>
+        <w:rPr/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+      <w:r/>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="272E2D90" w14:textId="3196ABF4" w:rsidR="00BA7905" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:p w14:paraId="272E2D90" w14:textId="3196ABF4">
     <w:pPr>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:spacing/>
+      <w:ind/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
     <w:r>
-      <w:rPr>
-[...49 lines deleted...]
-      </w:drawing>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wpg">
+          <w:drawing>
+            <wp:inline xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" distT="0" distB="0" distL="0" distR="0">
+              <wp:extent cx="712258" cy="720000"/>
+              <wp:effectExtent l="0" t="0" r="0" b="4445"/>
+              <wp:docPr id="1" name="Picture 1" descr="nrglogo dark gr small"/>
+              <wp:cNvGraphicFramePr>
+                <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+              </wp:cNvGraphicFramePr>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                    <pic:nvPicPr>
+                      <pic:cNvPr id="0" name="Picture 1" descr="nrglogo dark gr small"/>
+                      <pic:cNvPicPr>
+                        <a:picLocks noChangeAspect="1"/>
+                      </pic:cNvPicPr>
+                      <pic:nvPr/>
+                    </pic:nvPicPr>
+                    <pic:blipFill rotWithShape="1">
+                      <a:blip r:embed="rId1"/>
+                      <a:stretch/>
+                    </pic:blipFill>
+                    <pic:spPr bwMode="auto">
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="712258" cy="720000"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:noFill/>
+                      <a:ln>
+                        <a:noFill/>
+                      </a:ln>
+                    </pic:spPr>
+                  </pic:pic>
+                </a:graphicData>
+              </a:graphic>
+            </wp:inline>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback>
+          <w:pict>
+            <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+              <v:stroke joinstyle="miter"/>
+              <v:formulas>
+                <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                <v:f eqn="sum @0 1 0"/>
+                <v:f eqn="sum 0 0 @1"/>
+                <v:f eqn="prod @2 1 2"/>
+                <v:f eqn="prod @3 21600 pixelWidth"/>
+                <v:f eqn="prod @3 21600 pixelHeight"/>
+                <v:f eqn="sum @0 0 1"/>
+                <v:f eqn="prod @6 1 2"/>
+                <v:f eqn="prod @7 21600 pixelWidth"/>
+                <v:f eqn="sum @8 21600 0"/>
+                <v:f eqn="prod @7 21600 pixelHeight"/>
+                <v:f eqn="sum @10 21600 0"/>
+              </v:formulas>
+              <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+              <o:lock v:ext="edit" aspectratio="t"/>
+            </v:shapetype>
+            <v:shape id="_x0000_i0" o:spid="_x0000_s0" type="#_x0000_t75" style="width:56.08pt;height:56.69pt;mso-wrap-distance-left:0.00pt;mso-wrap-distance-top:0.00pt;mso-wrap-distance-right:0.00pt;mso-wrap-distance-bottom:0.00pt;z-index:1;" stroked="f">
+              <v:imagedata r:id="rId1" o:title=""/>
+              <o:lock v:ext="edit" rotation="t"/>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="7FDC8017" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="00BA7905" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+  <w:p w14:paraId="7FDC8017" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="893"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:spacing/>
+      <w:ind/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="20"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA7905">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:spacing w:val="20"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΙΑΣ</w:t>
+      <w:t xml:space="preserve">ΠΑΝΕΠΙΣΤΗΜΙΟ ΘΕΣΣΑΛΙΑΣ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:spacing w:val="20"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
     </w:r>
   </w:p>
-  <w:p w14:paraId="492AE632" w14:textId="77777777" w:rsidR="00BA7905" w:rsidRPr="0034517F" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+  <w:p w14:paraId="492AE632" w14:textId="77777777">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="893"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:spacing/>
+      <w:ind/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0034517F">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>ΣΧΟΛΗ ΤΕΧΝΟΛΟΓΙΑΣ</w:t>
+      <w:t xml:space="preserve">ΣΧΟΛΗ ΤΕΧΝΟΛΟΓΙΑΣ</w:t>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-    <w:r w:rsidRPr="0034517F">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>ΤΜΗΜΑ ΣΥΣΤΗΜΑΤΩΝ ΕΝΕΡΓΕΙΑΣ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4D9EB8FE" w14:textId="73FED5FA" w:rsidR="00BA7905" w:rsidRPr="00BA7905" w:rsidRDefault="00BA7905" w:rsidP="00BA7905">
+  <w:p w14:paraId="3E3484EE" w14:textId="0DCDDF1D">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:spacing/>
+      <w:ind/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ΤΜΗΜΑ ΣΥΣΤΗΜΑΤΩΝ ΕΝΕΡΓΕΙΑΣ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4D9EB8FE" w14:textId="73FED5FA">
+    <w:pPr>
+      <w:pStyle w:val="893"/>
+      <w:suppressLineNumbers w:val="false"/>
+      <w:pBdr>
+        <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        <w:between w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+      </w:pBdr>
+      <w:spacing/>
+      <w:ind/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00BA7905">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>Γαιόπολις – Π.Ο. Λάρισας – Τρικάλων, 41500 Λάρισα,</w:t>
+      <w:t xml:space="preserve">Γαιόπολις – Π.Ο. Λάρισας – Τρικάλων, 41500 Λάρισα,</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-    </w:pPr>
-[...1 lines deleted...]
-    <w:r w:rsidRPr="00BA7905">
+    </w:r>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>Tηλ</w:t>
+      <w:t xml:space="preserve">Tηλ</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00BA7905">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t xml:space="preserve">. 2410 684577, </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00BA7905">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>e-mail:g-energy@uth.gr</w:t>
+      <w:t xml:space="preserve">e-mail:g-energy@uth.gr</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00BA7905">
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-      <w:t>, https://www.energy.uth.gr</w:t>
+      <w:t xml:space="preserve">, </w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="center"/>
+    <w:r>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-    </w:pPr>
+      <w:t xml:space="preserve">https</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">://www.energy.uth.gr</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0">
     <w:nsid w:val="00C1152C"/>
-    <w:multiLevelType w:val="hybridMultilevel"/>
-[...2 lines deleted...]
-      <w:start w:val="1"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="03AB668C"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%2."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2">
+    <w:nsid w:val="04B24B9A"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3">
+    <w:nsid w:val="05291C81"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%8."/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4">
+    <w:nsid w:val="07237ED3"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...13 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%7."/>
-[...309 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:pStyle w:val="861"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:vanish w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2."/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
-[...6 lines deleted...]
-        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:hint="default"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:pStyle w:val="862"/>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="2">
-      <w:start w:val="1"/>
-[...8 lines deleted...]
-      <w:pStyle w:val="Heading3"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%3)"/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:pStyle w:val="863"/>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="(%4)"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:pStyle w:val="864"/>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%5)"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="(%6)"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="357" w:left="357"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5">
+    <w:nsid w:val="090522A2"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="3">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
-      <w:lvlText w:val="(%4)"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6">
+    <w:nsid w:val="0CDC003A"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7">
+    <w:nsid w:val="0F057303"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="4">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="(%5)"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8">
+    <w:nsid w:val="0F7C353D"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="5">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="(%6)"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9">
+    <w:nsid w:val="10B11385"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="6">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10">
+    <w:nsid w:val="11297A65"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11">
+    <w:nsid w:val="11E708C5"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="7">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="7200"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12">
+    <w:nsid w:val="14BD398C"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13">
+    <w:nsid w:val="16527699"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+      <w:lvlText w:val="%1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="432" w:left="432"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="576" w:left="576"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="720" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="864" w:left="864"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="1008" w:left="1008"/>
+      </w:pPr>
+      <w:pStyle w:val="865"/>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="1152" w:left="1152"/>
+      </w:pPr>
+      <w:pStyle w:val="866"/>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="1296" w:left="1296"/>
+      </w:pPr>
+      <w:pStyle w:val="867"/>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="1440" w:left="1440"/>
+      </w:pPr>
+      <w:pStyle w:val="868"/>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="1584" w:left="1584"/>
+      </w:pPr>
+      <w:pStyle w:val="869"/>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14">
+    <w:nsid w:val="18E11F60"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15">
+    <w:nsid w:val="18E81FBF"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
     <w:lvl w:ilvl="8">
-      <w:start w:val="1"/>
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="7200"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16">
+    <w:nsid w:val="19B732C5"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17">
+    <w:nsid w:val="1D1B3A5E"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="357" w:hanging="357"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="18">
+    <w:nsid w:val="1FBD3C34"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19">
+    <w:nsid w:val="22F9627B"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20">
+    <w:nsid w:val="230F4014"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...9 lines deleted...]
-      </mc:AlternateContent>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="1440" w:hanging="360"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21">
+    <w:nsid w:val="27576E70"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22">
+    <w:nsid w:val="28E762EC"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23">
+    <w:nsid w:val="2BFB001D"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%5."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24">
+    <w:nsid w:val="2D9E45F6"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="25">
+    <w:nsid w:val="2F78388B"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26">
+    <w:nsid w:val="31E60AF4"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="7200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27">
+    <w:nsid w:val="371606C7"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%8."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28">
+    <w:nsid w:val="3A632A18"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29">
+    <w:nsid w:val="3B4501A1"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30">
+    <w:nsid w:val="3EE47A15"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="31">
+    <w:nsid w:val="472A574B"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="32">
+    <w:nsid w:val="499A6B35"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="33">
+    <w:nsid w:val="4C396C0E"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="34">
+    <w:nsid w:val="4E4D2A4A"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="35">
+    <w:nsid w:val="577A3D09"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="-"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:rPr>
+      <w:start w:val="0"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="36">
+    <w:nsid w:val="58A33045"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%5."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="37">
+    <w:nsid w:val="5A8270B7"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="7200"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="38">
+    <w:nsid w:val="5AF2398B"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="39">
+    <w:nsid w:val="63D40FA1"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="-"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Aptos" w:hAnsi="Aptos" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      </w:rPr>
+      <w:start w:val="5"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2160"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4320"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="o"/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="6480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40">
+    <w:nsid w:val="649F79AF"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%8."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="41">
+    <w:nsid w:val="6A3139CB"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="42">
+    <w:nsid w:val="75952D4B"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="43">
+    <w:nsid w:val="77B65293"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...1 lines deleted...]
-      </w:pPr>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="44">
+    <w:nsid w:val="79201C6A"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
       <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="45">
+    <w:nsid w:val="7A352824"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="46">
+    <w:nsid w:val="7CF6342B"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
       <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1080"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="1800"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2520"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3240"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="3960"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="4680"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5400"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6120"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47">
+    <w:nsid w:val="7E2B172A"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
       <w:lvlText w:val="%2."/>
+      <w:numFmt w:format="α, β, γ, ..." w:val="custom"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%6."/>
       <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%8."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48">
+    <w:nsid w:val="7E304244"/>
+    <w:lvl w:ilvl="0">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="720"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="1440"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
       <w:lvlText w:val="%3."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="2160"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%4."/>
+      <w:numFmt w:val="decimal"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="2880"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%5."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="3600"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="right"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%6."/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="4320"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="left"/>
+      <w:lvlText w:val="%7."/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%4."/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5040"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:isLgl w:val="false"/>
       <w:lvlJc w:val="left"/>
-      <w:pPr>
-[...4 lines deleted...]
-      <w:start w:val="1"/>
+      <w:lvlText w:val="%8."/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%5."/>
-[...6 lines deleted...]
-      <w:start w:val="1"/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="360" w:left="5760"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:isLgl w:val="false"/>
+      <w:lvlJc w:val="right"/>
+      <w:lvlText w:val="%9."/>
       <w:numFmt w:val="lowerRoman"/>
-      <w:lvlText w:val="%6."/>
-[...30 lines deleted...]
-      </w:pPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind w:hanging="180" w:left="6480"/>
+      </w:pPr>
+      <w:rPr/>
+      <w:start w:val="1"/>
+      <w:suff w:val="tab"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-[...3794 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="139618047">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1535459281">
+  <w:num w:numId="2">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1911773640">
+  <w:num w:numId="3">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1658146935">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1786583334">
+  <w:num w:numId="5">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1000154853">
+  <w:num w:numId="6">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="809173015">
+  <w:num w:numId="7">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="1505785590">
+  <w:num w:numId="8">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="10887387">
+  <w:num w:numId="9">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1579441096">
+  <w:num w:numId="10">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="405537367">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="49967717">
+  <w:num w:numId="12">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="1989747236">
+  <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="1525510708">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="15" w16cid:durableId="1181089872">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16" w16cid:durableId="1108622390">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="17" w16cid:durableId="314578374">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="18" w16cid:durableId="462314875">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="491414657">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="20" w16cid:durableId="112867255">
+  <w:num w:numId="20">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="21" w16cid:durableId="1097404921">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="22" w16cid:durableId="540437475">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="23" w16cid:durableId="1935047809">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="990017023">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="1504592068">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="26" w16cid:durableId="233588183">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="27" w16cid:durableId="578953203">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1392659709">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="29" w16cid:durableId="839737737">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="30" w16cid:durableId="1138573475">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="31" w16cid:durableId="2054503650">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="710034818">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="33" w16cid:durableId="272592224">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="34" w16cid:durableId="78260115">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="35" w16cid:durableId="1070007449">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1644967629">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="1567180934">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="302660968">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="1000692081">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="40" w16cid:durableId="2056390339">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="41" w16cid:durableId="343359049">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="42" w16cid:durableId="1672368497">
+  <w:num w:numId="42">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1728531766">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="44" w16cid:durableId="1106995670">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="45" w16cid:durableId="929774196">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="46" w16cid:durableId="1768193627">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="47" w16cid:durableId="1380470876">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="48" w16cid:durableId="1190945773">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="49" w16cid:durableId="436562651">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:trackRevisions w:val="false"/>
+  <w:documentProtection/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
+    <w:pos w:val="pageBottom"/>
+    <w:numFmt w:val="decimal"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
+    <w:pos w:val="docEnd"/>
+    <w:numFmt w:val="lowerRoman"/>
+    <w:numStart w:val="1"/>
+    <w:numRestart w:val="continuous"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
-  <w:rsids>
-[...819 lines deleted...]
-  </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac m:val="0"/>
-    <m:dispDef/>
+    <m:smallFrac m:val="false"/>
+    <m:dispDef m:val="true"/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="el-GR"/>
+  <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026" strokecolor="000000"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2E76075F"/>
-[...1 lines deleted...]
-  <w15:docId w15:val="{44B30F70-3916-4047-903C-4D8473B97269}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:kern w:val="2"/>
+        <w:rFonts w:hint="default" w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:pBdr/>
+        <w:spacing w:after="160" w:afterAutospacing="0" w:before="0" w:beforeAutospacing="0" w:line="259" w:lineRule="auto"/>
+        <w:ind/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...375 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
+    <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
+    <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="List Paragraph" w:semiHidden="0" w:uiPriority="34" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:semiHidden="0" w:uiPriority="29" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 3" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 4" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 4" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 5" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 5" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light List Accent 6" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
+    <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="table" w:styleId="13">
+    <w:name w:val="Table Grid Light"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="14">
+    <w:name w:val="Plain Table 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="50" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="15">
+    <w:name w:val="Plain Table 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="none" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="16">
+    <w:name w:val="Plain Table 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:caps/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="17">
+    <w:name w:val="Plain Table 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="18">
+    <w:name w:val="Plain Table 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:right w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="404040" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="20">
+    <w:name w:val="Grid Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="21">
+    <w:name w:val="Grid Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="22">
+    <w:name w:val="Grid Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="23">
+    <w:name w:val="Grid Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="24">
+    <w:name w:val="Grid Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="25">
+    <w:name w:val="Grid Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="95" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="26">
+    <w:name w:val="Grid Table 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="27">
+    <w:name w:val="Grid Table 2 - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="28">
+    <w:name w:val="Grid Table 2 - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="29">
+    <w:name w:val="Grid Table 2 - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="30">
+    <w:name w:val="Grid Table 2 - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="31">
+    <w:name w:val="Grid Table 2 - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="32">
+    <w:name w:val="Grid Table 2 - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="33">
+    <w:name w:val="Grid Table 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="34">
+    <w:name w:val="Grid Table 3 - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="35">
+    <w:name w:val="Grid Table 3 - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="36">
+    <w:name w:val="Grid Table 3 - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="37">
+    <w:name w:val="Grid Table 3 - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="38">
+    <w:name w:val="Grid Table 3 - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="39">
+    <w:name w:val="Grid Table 3 - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:i/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="40">
+    <w:name w:val="Grid Table 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="41">
+    <w:name w:val="Grid Table 4 - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="c2e5f5" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="32" w:fill="c2e5f5" w:themeFill="accent1" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="EA" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="42">
+    <w:name w:val="Grid Table 4 - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="43">
+    <w:name w:val="Grid Table 4 - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="44">
+    <w:name w:val="Grid Table 4 - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="45">
+    <w:name w:val="Grid Table 4 - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="46">
+    <w:name w:val="Grid Table 4 - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="59"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="47">
+    <w:name w:val="Grid Table 5 Dark"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="75" w:fill="8a8a8a" w:themeFill="text1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="48">
+    <w:name w:val="Grid Table 5 Dark- Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="71c3e8" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="75" w:fill="71c3e8" w:themeFill="accent1" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="49">
+    <w:name w:val="Grid Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f5bea1" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="75" w:fill="f5bea1" w:themeFill="accent2" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="e97132" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="e97132" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="e97132" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="e97132" w:themeFill="accent2"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="50">
+    <w:name w:val="Grid Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="72de81" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="75" w:fill="72de81" w:themeFill="accent3" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="196b24" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="196b24" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="196b24" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="196b24" w:themeFill="accent3"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="51">
+    <w:name w:val="Grid Table 5 Dark- Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="86d7f6" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="75" w:fill="86d7f6" w:themeFill="accent4" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="0f9ed5" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="0f9ed5" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="0f9ed5" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="0f9ed5" w:themeFill="accent4"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="52">
+    <w:name w:val="Grid Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="e190d8" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="75" w:fill="e190d8" w:themeFill="accent5" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="53">
+    <w:name w:val="Grid Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="a9e294" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="75" w:fill="a9e294" w:themeFill="accent6" w:themeFillTint="75"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="54">
+    <w:name w:val="Grid Table 6 Colorful"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="34" w:fill="cbcbcb" w:themeFill="text1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="55">
+    <w:name w:val="Grid Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="56">
+    <w:name w:val="Grid Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="57">
+    <w:name w:val="Grid Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="58">
+    <w:name w:val="Grid Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="59">
+    <w:name w:val="Grid Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="60">
+    <w:name w:val="Grid Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="61">
+    <w:name w:val="Grid Table 7 Colorful"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="62">
+    <w:name w:val="Grid Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="34" w:fill="c0e4f5" w:themeFill="accent1" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="1b7ba6" w:themeColor="accent1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="63">
+    <w:name w:val="Grid Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="64">
+    <w:name w:val="Grid Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="0f3f15" w:themeColor="accent3" w:themeTint="FE" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="FE" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="65">
+    <w:name w:val="Grid Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="66">
+    <w:name w:val="Grid Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="5d1956" w:themeColor="accent5" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="67">
+    <w:name w:val="Grid Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2e621b" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="2e621b" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2e621b" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="2e621b" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="2e621b" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="2e621b" w:themeColor="accent6" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="68">
+    <w:name w:val="List Table 1 Light"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="69">
+    <w:name w:val="List Table 1 Light - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="70">
+    <w:name w:val="List Table 1 Light - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="71">
+    <w:name w:val="List Table 1 Light - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="72">
+    <w:name w:val="List Table 1 Light - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="73">
+    <w:name w:val="List Table 1 Light - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="74">
+    <w:name w:val="List Table 1 Light - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="75">
+    <w:name w:val="List Table 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="76">
+    <w:name w:val="List Table 2 - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="77">
+    <w:name w:val="List Table 2 - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="78">
+    <w:name w:val="List Table 2 - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="79">
+    <w:name w:val="List Table 2 - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="80">
+    <w:name w:val="List Table 2 - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="81">
+    <w:name w:val="List Table 2 - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:left w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+          <w:right w:val="none" w:color="000000" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="82">
+    <w:name w:val="List Table 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="83">
+    <w:name w:val="List Table 3 - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="84">
+    <w:name w:val="List Table 3 - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="85">
+    <w:name w:val="List Table 3 - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="48d45b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="86">
+    <w:name w:val="List Table 3 - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="87">
+    <w:name w:val="List Table 3 - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="d86dcc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="88">
+    <w:name w:val="List Table 3 - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="8fd974" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="89">
+    <w:name w:val="List Table 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:fill="000000" w:themeFill="text1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="90">
+    <w:name w:val="List Table 4 - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="91">
+    <w:name w:val="List Table 4 - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:fill="e97132" w:themeFill="accent2"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="92">
+    <w:name w:val="List Table 4 - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:fill="196b24" w:themeFill="accent3"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="93">
+    <w:name w:val="List Table 4 - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:fill="0f9ed5" w:themeFill="accent4"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="94">
+    <w:name w:val="List Table 4 - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="95">
+    <w:name w:val="List Table 4 - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="90" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="404040"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="96">
+    <w:name w:val="List Table 5 Dark"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="97">
+    <w:name w:val="List Table 5 Dark - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:fill="156082" w:themeFill="accent1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="98">
+    <w:name w:val="List Table 5 Dark - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="99">
+    <w:name w:val="List Table 5 Dark - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="48d45b" w:themeFill="accent3" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="48d45b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="48d45b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="48d45b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="98" w:fill="48d45b" w:themeFill="accent3" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="100">
+    <w:name w:val="List Table 5 Dark - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="101">
+    <w:name w:val="List Table 5 Dark - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="d86dcc" w:themeFill="accent5" w:themeFillTint="9A"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="d86dcc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="d86dcc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="d86dcc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="9A" w:fill="d86dcc" w:themeFill="accent5" w:themeFillTint="9A"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="102">
+    <w:name w:val="List Table 5 Dark - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+      </w:tblBorders>
+      <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="8fd974" w:themeFill="accent6" w:themeFillTint="98"/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="8fd974" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="8fd974" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="8fd974" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="98" w:fill="8fd974" w:themeFill="accent6" w:themeFillTint="98"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="light1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="light1" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="32" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:b/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="ffffff" w:themeColor="light1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="103">
+    <w:name w:val="List Table 6 Colorful"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="104">
+    <w:name w:val="List Table 6 Colorful - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="105">
+    <w:name w:val="List Table 6 Colorful - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="106">
+    <w:name w:val="List Table 6 Colorful - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="107">
+    <w:name w:val="List Table 6 Colorful - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="108">
+    <w:name w:val="List Table 6 Colorful - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="109">
+    <w:name w:val="List Table 6 Colorful - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:b/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="110">
+    <w:name w:val="List Table 7 Colorful"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="40" w:fill="bfbfbf" w:themeFill="text1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="4a4a4a" w:themeColor="text1" w:themeTint="80" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="111">
+    <w:name w:val="List Table 7 Colorful - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="40" w:fill="b1def2" w:themeFill="accent1" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0c384c" w:themeColor="accent1" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="112">
+    <w:name w:val="List Table 7 Colorful - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="40" w:fill="f9dbcc" w:themeFill="accent2" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="c65215" w:themeColor="accent2" w:themeTint="97" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="113">
+    <w:name w:val="List Table 7 Colorful - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="40" w:fill="b2edba" w:themeFill="accent3" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="20872d" w:themeColor="accent3" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="114">
+    <w:name w:val="List Table 7 Colorful - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="40" w:fill="bde9fa" w:themeFill="accent4" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="0d8ab9" w:themeColor="accent4" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="115">
+    <w:name w:val="List Table 7 Colorful - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="40" w:fill="efc2ea" w:themeFill="accent5" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="952889" w:themeColor="accent5" w:themeTint="9A" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="116">
+    <w:name w:val="List Table 7 Colorful - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="40" w:fill="d0efc5" w:themeFill="accent6" w:themeFillTint="40"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+        <w:jc w:val="right"/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:color="ffffff"/>
+        <w:tcBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:i/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="light1" w:fill="ffffff" w:themeFill="light1"/>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="4" w:space="0"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="47992a" w:themeColor="accent6" w:themeTint="98" w:themeShade="95"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="117">
+    <w:name w:val="Lined - Accent"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="118">
+    <w:name w:val="Lined - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="9ed6ef" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="9ed6ef" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="119">
+    <w:name w:val="Lined - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="120">
+    <w:name w:val="Lined - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="121">
+    <w:name w:val="Lined - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="122">
+    <w:name w:val="Lined - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="123">
+    <w:name w:val="Lined - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders/>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="124">
+    <w:name w:val="Bordered &amp; Lined - Accent"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="A6" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="0D" w:fill="f2f2f2" w:themeFill="text1" w:themeFillTint="0D"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="text1" w:themeTint="80" w:fill="7f7f7f" w:themeFill="text1" w:themeFillTint="80"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="125">
+    <w:name w:val="Bordered &amp; Lined - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="9ed6ef" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="50" w:fill="9ed6ef" w:themeFill="accent1" w:themeFillTint="50"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent1" w:themeTint="EA" w:fill="19739b" w:themeFill="accent1" w:themeFillTint="EA"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="126">
+    <w:name w:val="Bordered &amp; Lined - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="32" w:fill="fbe3d7" w:themeFill="accent2" w:themeFillTint="32"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent2" w:themeTint="97" w:fill="f2ab86" w:themeFill="accent2" w:themeFillTint="97"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="127">
+    <w:name w:val="Bordered &amp; Lined - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="34" w:fill="c1f0c7" w:themeFill="accent3" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent3" w:themeTint="FE" w:fill="196c24" w:themeFill="accent3" w:themeFillTint="FE"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="128">
+    <w:name w:val="Bordered &amp; Lined - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="34" w:fill="c9edfb" w:themeFill="accent4" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent4" w:themeTint="9A" w:fill="60cbf4" w:themeFill="accent4" w:themeFillTint="9A"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="129">
+    <w:name w:val="Bordered &amp; Lined - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:themeTint="34" w:fill="f2ceee" w:themeFill="accent5" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent5" w:fill="a02b93" w:themeFill="accent5"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="130">
+    <w:name w:val="Bordered &amp; Lined - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:color w:val="404040"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeShade="95" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:themeTint="34" w:fill="d9f2d0" w:themeFill="accent6" w:themeFillTint="34"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="f2f2f2"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:shd w:val="clear" w:color="ffffff" w:themeColor="accent6" w:fill="4ea72e" w:themeFill="accent6"/>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="131">
+    <w:name w:val="Bordered"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="26" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="text1" w:themeTint="80" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="132">
+    <w:name w:val="Bordered - Accent 1"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent1" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent1" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="133">
+    <w:name w:val="Bordered - Accent 2"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent2" w:themeTint="97" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="134">
+    <w:name w:val="Bordered - Accent 3"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent3" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="135">
+    <w:name w:val="Bordered - Accent 4"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent4" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="136">
+    <w:name w:val="Bordered - Accent 5"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent5" w:themeTint="9A" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:styleId="137">
+    <w:name w:val="Bordered - Accent 6"/>
+    <w:basedOn w:val="871"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblBorders>
+        <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+          <w:right w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="67" w:sz="4" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:bottom w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:left w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:color w:val="404040"/>
+        <w:sz w:val="22"/>
+      </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="000000" w:themeColor="accent6" w:themeTint="98" w:sz="12" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="170">
+    <w:name w:val="No Spacing"/>
+    <w:basedOn w:val="860"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="171">
+    <w:name w:val="Subtle Emphasis"/>
+    <w:basedOn w:val="870"/>
+    <w:uiPriority w:val="19"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="172">
+    <w:name w:val="Emphasis"/>
+    <w:basedOn w:val="870"/>
+    <w:uiPriority w:val="20"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="174">
+    <w:name w:val="Subtle Reference"/>
+    <w:basedOn w:val="870"/>
+    <w:uiPriority w:val="31"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:smallCaps/>
+      <w:color w:val="5a5a5a" w:themeColor="text1" w:themeTint="A5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="175">
+    <w:name w:val="Book Title"/>
+    <w:basedOn w:val="870"/>
+    <w:uiPriority w:val="33"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:i/>
+      <w:iCs/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="181">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="860"/>
+    <w:link w:val="182"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="182">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="181"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="183">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="870"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="184">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="860"/>
+    <w:link w:val="185"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="185">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="184"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="186">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="870"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="209">
+    <w:name w:val="table of figures"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:afterAutospacing="0"/>
+      <w:ind/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="860" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="001F04D6"/>
     <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
-[...3 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+  <w:style w:type="paragraph" w:styleId="861">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="873"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00862A39"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
+      <w:pBdr/>
       <w:spacing w:before="240"/>
+      <w:ind/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:smallCaps/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
-[...3 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+  <w:style w:type="paragraph" w:styleId="862">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="861"/>
+    <w:next w:val="860"/>
+    <w:link w:val="874"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0009347F"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:pBdr/>
       <w:spacing w:before="120"/>
+      <w:ind/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
-[...3 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+  <w:style w:type="paragraph" w:styleId="863">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="862"/>
+    <w:next w:val="860"/>
+    <w:link w:val="875"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0088788E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
       </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
-[...3 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+  <w:style w:type="paragraph" w:styleId="864">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="863"/>
+    <w:next w:val="860"/>
+    <w:link w:val="876"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="0088788E"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="3"/>
       </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
-[...3 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+  <w:style w:type="paragraph" w:styleId="865">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="879"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="80" w:after="40"/>
+      <w:pBdr/>
+      <w:spacing w:after="40" w:before="80"/>
+      <w:ind/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
-[...3 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+  <w:style w:type="paragraph" w:styleId="866">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="880"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
-[...3 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+  <w:style w:type="paragraph" w:styleId="867">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="881"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="1"/>
       </w:numPr>
-      <w:spacing w:before="40" w:after="0"/>
+      <w:pBdr/>
+      <w:spacing w:after="0" w:before="40"/>
+      <w:ind/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
-[...3 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+  <w:style w:type="paragraph" w:styleId="868">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="882"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:pBdr/>
       <w:spacing w:after="0"/>
+      <w:ind/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
-[...3 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+  <w:style w:type="paragraph" w:styleId="869">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="883"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
-      <w:keepNext/>
-      <w:keepLines/>
+      <w:keepNext w:val="true"/>
+      <w:keepLines w:val="true"/>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="1"/>
       </w:numPr>
+      <w:pBdr/>
       <w:spacing w:after="0"/>
+      <w:ind/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="870" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="871" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
+        <w:left w:w="108" w:type="dxa"/>
         <w:top w:w="0" w:type="dxa"/>
-        <w:left w:w="108" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
-        <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
+      <w:tblBorders/>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="872" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="873" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="861"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="006C7C58"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:smallCaps/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="32"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="874" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="862"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00143C83"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:smallCaps/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+  <w:style w:type="character" w:styleId="875" w:customStyle="1">
     <w:name w:val="Heading 3 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="863"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0088788E"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:smallCaps/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+  <w:style w:type="character" w:styleId="876" w:customStyle="1">
     <w:name w:val="Heading 4 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="864"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="0088788E"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:i/>
       <w:smallCaps/>
-      <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="877">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="878"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="007D6CB6"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="80"/>
-      <w:contextualSpacing/>
+      <w:ind/>
+      <w:contextualSpacing w:val="true"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w:lang w:val="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+  <w:style w:type="character" w:styleId="878" w:customStyle="1">
     <w:name w:val="Title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="877"/>
     <w:uiPriority w:val="10"/>
-    <w:rsid w:val="007D6CB6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:spacing w:val="-10"/>
-      <w:kern w:val="28"/>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+  <w:style w:type="character" w:styleId="879" w:customStyle="1">
     <w:name w:val="Heading 5 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading5"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="865"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="0"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+  <w:style w:type="character" w:styleId="880" w:customStyle="1">
     <w:name w:val="Heading 6 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading6"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="866"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+  <w:style w:type="character" w:styleId="881" w:customStyle="1">
     <w:name w:val="Heading 7 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading7"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="867"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+  <w:style w:type="character" w:styleId="882" w:customStyle="1">
     <w:name w:val="Heading 8 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading8"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="868"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+  <w:style w:type="character" w:styleId="883" w:customStyle="1">
     <w:name w:val="Heading 9 Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading9"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="869"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="884">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="885"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+  <w:style w:type="character" w:styleId="885" w:customStyle="1">
     <w:name w:val="Subtitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="884"/>
     <w:uiPriority w:val="11"/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
       <w:spacing w:val="15"/>
-      <w:kern w:val="0"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Quote">
+  <w:style w:type="paragraph" w:styleId="886">
     <w:name w:val="Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="QuoteChar"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="887"/>
     <w:uiPriority w:val="29"/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:before="160"/>
+      <w:ind/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+  <w:style w:type="character" w:styleId="887" w:customStyle="1">
     <w:name w:val="Quote Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Quote"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="886"/>
     <w:uiPriority w:val="29"/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="888">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="860"/>
+    <w:link w:val="922"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="00EF41B5"/>
     <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
       <w:ind w:left="720"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseEmphasis">
+  <w:style w:type="character" w:styleId="889">
     <w:name w:val="Intense Emphasis"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="21"/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+  <w:style w:type="paragraph" w:styleId="890">
     <w:name w:val="Intense Quote"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="IntenseQuoteChar"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
+    <w:link w:val="891"/>
     <w:uiPriority w:val="30"/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
     <w:pPr>
       <w:pBdr>
-        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:top w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
+        <w:bottom w:val="single" w:color="0f4761" w:themeColor="accent1" w:themeShade="BF" w:sz="4" w:space="10"/>
       </w:pBdr>
-      <w:spacing w:before="360" w:after="360"/>
-      <w:ind w:left="864" w:right="864"/>
+      <w:spacing w:after="360" w:before="360"/>
+      <w:ind w:right="864" w:left="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+  <w:style w:type="character" w:styleId="891" w:customStyle="1">
     <w:name w:val="Intense Quote Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="IntenseQuote"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="890"/>
     <w:uiPriority w:val="30"/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
-      <w:kern w:val="0"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="IntenseReference">
+  <w:style w:type="character" w:styleId="892">
     <w:name w:val="Intense Reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="32"/>
     <w:qFormat/>
-    <w:rsid w:val="00A25B6C"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:smallCaps/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:spacing w:val="5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...2 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="paragraph" w:styleId="893">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="860"/>
+    <w:link w:val="894"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00071FBD"/>
     <w:pPr>
+      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="894" w:customStyle="1">
     <w:name w:val="Header Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Header"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="893"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00071FBD"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="paragraph" w:styleId="895">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="860"/>
+    <w:link w:val="896"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00071FBD"/>
     <w:pPr>
+      <w:pBdr/>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4153"/>
-        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="center" w:leader="none" w:pos="4153"/>
+        <w:tab w:val="right" w:leader="none" w:pos="8306"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="896" w:customStyle="1">
     <w:name w:val="Footer Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Footer"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="895"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00071FBD"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOCHeading">
+  <w:style w:type="paragraph" w:styleId="897">
     <w:name w:val="TOC Heading"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="861"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00D54761"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0"/>
+      <w:ind/>
       <w:jc w:val="left"/>
       <w:outlineLvl w:val="9"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi"/>
       <w:b w:val="0"/>
-      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:color w:val="0f4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="898">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D54761"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100"/>
+      <w:ind/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="899">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D54761"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="467886" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="900">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="871"/>
     <w:uiPriority w:val="39"/>
-    <w:rsid w:val="00C66D66"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="000000" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="000000" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Caption">
-[...2 lines deleted...]
-    <w:next w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="901">
+    <w:name w:val="Caption"/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="35"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00F67A74"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="200" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
-      <w:color w:val="0E2841" w:themeColor="text2"/>
+      <w:color w:val="0e2841" w:themeColor="text2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="GridTable1Light">
+  <w:style w:type="table" w:styleId="902">
     <w:name w:val="Grid Table 1 Light"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="871"/>
     <w:uiPriority w:val="46"/>
-    <w:rsid w:val="00970AA0"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="999999" w:themeColor="text1" w:themeTint="66"/>
+        <w:top w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="999999" w:themeColor="text1" w:themeTint="66" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
-    <w:tblStylePr w:type="firstRow">
+    <w:tcPr>
+      <w:tcBorders/>
+    </w:tcPr>
+    <w:tblStylePr w:type="band1Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band1Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Horz">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="band2Vert">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
-[...6 lines deleted...]
-    <w:tblStylePr w:type="lastRow">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-      <w:tblPr/>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
       <w:tcPr>
         <w:tcBorders>
-          <w:top w:val="double" w:sz="2" w:space="0" w:color="666666" w:themeColor="text1" w:themeTint="99"/>
+          <w:bottom w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="12" w:space="0"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
-    <w:tblStylePr w:type="firstCol">
+    <w:tblStylePr w:type="lastCol">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
-    </w:tblStylePr>
-    <w:tblStylePr w:type="lastCol">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="lastRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders>
+          <w:top w:val="single" w:color="666666" w:themeColor="text1" w:themeTint="99" w:sz="2" w:space="0"/>
+        </w:tcBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="nwCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="neCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="swCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="seCell">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
+    </w:tblStylePr>
+    <w:tblStylePr w:type="wholeTable">
+      <w:pPr>
+        <w:pBdr/>
+        <w:spacing/>
+        <w:ind/>
+      </w:pPr>
+      <w:tblPr>
+        <w:tblBorders/>
+      </w:tblPr>
+      <w:tcPr>
+        <w:tcBorders/>
+      </w:tcPr>
     </w:tblStylePr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="903">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00BE7D57"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="904">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00963BEF"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="905">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="860"/>
+    <w:link w:val="906"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00963BEF"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="906" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="CommentText"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="905"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00963BEF"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="907">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="905"/>
+    <w:next w:val="905"/>
+    <w:link w:val="908"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00963BEF"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="908" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
-    <w:basedOn w:val="CommentTextChar"/>
-    <w:link w:val="CommentSubject"/>
+    <w:basedOn w:val="906"/>
+    <w:link w:val="907"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00963BEF"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
-      <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="909">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C7F3F"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="910">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="860"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00952AD6"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="911">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00431D5E"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="605E5C"/>
-      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+      <w:color w:val="605e5c"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="e1dfdd"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="912">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00094362"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:color w:val="96607D" w:themeColor="followedHyperlink"/>
+      <w:color w:val="96607d" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="913">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00FF4EDF"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="ds-markdown-paragraph">
+  <w:style w:type="paragraph" w:styleId="914" w:customStyle="1">
     <w:name w:val="ds-markdown-paragraph"/>
-    <w:basedOn w:val="Normal"/>
-    <w:rsid w:val="00A059D8"/>
+    <w:basedOn w:val="860"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:pBdr/>
+      <w:spacing w:after="100" w:afterAutospacing="1" w:before="100" w:beforeAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="915">
     <w:name w:val="Strong"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="870"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
-    <w:rsid w:val="00A059D8"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="916">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00081930"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC5">
+  <w:style w:type="paragraph" w:styleId="917">
     <w:name w:val="toc 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00081930"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="960"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC6">
+  <w:style w:type="paragraph" w:styleId="918">
     <w:name w:val="toc 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00081930"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="1200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC7">
+  <w:style w:type="paragraph" w:styleId="919">
     <w:name w:val="toc 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00081930"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="1440"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC8">
+  <w:style w:type="paragraph" w:styleId="920">
     <w:name w:val="toc 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00081930"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="1680"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC9">
+  <w:style w:type="paragraph" w:styleId="921">
     <w:name w:val="toc 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:autoRedefine/>
+    <w:basedOn w:val="860"/>
+    <w:next w:val="860"/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00081930"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="100" w:line="278" w:lineRule="auto"/>
       <w:ind w:left="1920"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
-      <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+  <w:style w:type="character" w:styleId="922" w:customStyle="1">
     <w:name w:val="List Paragraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="ListParagraph"/>
+    <w:basedOn w:val="870"/>
+    <w:link w:val="888"/>
     <w:uiPriority w:val="34"/>
-    <w:rsid w:val="002F76C5"/>
+    <w:pPr>
+      <w:pBdr/>
+      <w:spacing/>
+      <w:ind/>
+    </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
+  <w:style w:type="paragraph" w:styleId="923">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="000F40E1"/>
     <w:pPr>
+      <w:pBdr/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind/>
     </w:pPr>
     <w:rPr>
-      <w:kern w:val="0"/>
       <w:lang w:val="en-US"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-[...3715 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" /><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" /><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" /><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" /><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" /><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" /><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" /></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Aptos Display"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Aptos" panose="02110004020202020204"/>
-[...48 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
+        <a:latin typeface="Aptos"/>
+        <a:ea typeface="Arial"/>
+        <a:cs typeface="Arial"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
@@ -12452,104 +40293,94 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill>
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
-  <a:extraClrSchemeLst/>
-[...4 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml" /></Relationships>
 </file>
 
-<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml" /></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010035E3E13FCFC6E445A2C363600D9F359B" ma:contentTypeVersion="4" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="dea4fe9d379d81cdaa5891d5eb6d95fb">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="5cce2aa7-640a-433e-9e13-ddef18bfb551" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="f964e12abe5d135f4287d51645818473" ns2:_="">
     <xsd:import namespace="5cce2aa7-640a-433e-9e13-ddef18bfb551"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
@@ -12581,53 +40412,51 @@
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="11" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
-            <xsd:documentation>
-[...1 lines deleted...]
-                    </xsd:documentation>
+            <xsd:documentation>This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.</xsd:documentation>
           </xsd:annotation>
         </xsd:element>
         <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
       </xsd:all>
     </xsd:complexType>
   </xsd:schema>
   <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
     <xs:element name="Person">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:DisplayName" minOccurs="0"/>
           <xs:element ref="pc:AccountId" minOccurs="0"/>
           <xs:element ref="pc:AccountType" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="DisplayName" type="xs:string"/>
     <xs:element name="AccountId" type="xs:string"/>
     <xs:element name="AccountType" type="xs:string"/>
     <xs:element name="BDCAssociatedEntity">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
@@ -12672,147 +40501,108 @@
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement/>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF873C1A-CF37-4F1F-9615-9DA960A4336B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="FF873C1A-CF37-4F1F-9615-9DA960A4336B">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF671FD4-146D-4A6E-8C2B-F57233F7C309}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="AF671FD4-146D-4A6E-8C2B-F57233F7C309">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="5cce2aa7-640a-433e-9e13-ddef18bfb551"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema-instance"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A862BD70-4C42-433D-9591-D584C33FA5BF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="A862BD70-4C42-433D-9591-D584C33FA5BF">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema-instance"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6815387F-7B37-41A2-BF8D-1334517B6026}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="6815387F-7B37-41A2-BF8D-1334517B6026">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <TotalTime></TotalTime>
-[...3 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Application>ONLYOFFICE/9.4.0.129</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
-[...1 lines deleted...]
-  <ScaleCrop>false</ScaleCrop>
+  <ScaleCrop>0</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="2" baseType="variant">
-[...6 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="variant"/>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-[...1 lines deleted...]
-    </vt:vector>
+    <vt:vector size="0" baseType="lpstr"/>
   </TitlesOfParts>
   <Company>Τμήμα Συστημάτων Ενέργειας</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...25 lines deleted...]
-  <AppVersion></AppVersion>
+  <LinksUpToDate>0</LinksUpToDate>
+  <SharedDoc>0</SharedDoc>
+  <HyperlinksChanged>0</HyperlinksChanged>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Αίτηση ανάλυψης θέματος πτυχιακής</dc:title>
   <dc:subject/>
   <dc:creator>Theodosis Theodosiou</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010035E3E13FCFC6E445A2C363600D9F359B</vt:lpwstr>
   </property>
 </Properties>
 </file>