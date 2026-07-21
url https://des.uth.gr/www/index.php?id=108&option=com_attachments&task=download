--- v0 (2025-12-10)
+++ v1 (2026-07-21)
@@ -1,3954 +1,2013 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
+    <w:p w14:paraId="74D33884" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10364577" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7599887B" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="002D05AD" w:rsidSect="002D05AD">
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:headerReference w:type="first" r:id="rId8"/>
+          <w:footerReference w:type="first" r:id="rId9"/>
+          <w:pgSz w:w="11906" w:h="16838"/>
+          <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:titlePg/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04BD3503" w14:textId="50ADEF4A" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ΣΤΟΙΧΕΙΑ ΑΙΤΟΥΝΤΟΣ</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="page" w:horzAnchor="margin" w:tblpY="1811"/>
-[...2 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2018"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="4251"/>
+        <w:gridCol w:w="1701"/>
+        <w:gridCol w:w="2808"/>
       </w:tblGrid>
-      <w:tr w:rsidR="000658A2" w:rsidRPr="004742AD" w14:paraId="68B3F6D2" w14:textId="77777777" w:rsidTr="006424D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="4CD0AE12" w14:textId="77777777" w:rsidTr="002D05AD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8046" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A2C184D" w14:textId="77777777" w:rsidR="000658A2" w:rsidRPr="003E04B9" w:rsidRDefault="000658A2" w:rsidP="008450F8">
+          <w:p w14:paraId="5EE72A56" w14:textId="36AD3865" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:ind w:right="252"/>
-[...2 lines deleted...]
-                <w:b/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Α.Μ.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6139" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38AD3AC2" w14:textId="77777777" w:rsidR="000658A2" w:rsidRPr="008C2EDA" w:rsidRDefault="000658A2" w:rsidP="00735772">
+          <w:p w14:paraId="655018B4" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000658A2" w:rsidRPr="00DB73CD" w14:paraId="1EDDBF5A" w14:textId="77777777" w:rsidTr="006424D4">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="01630D05" w14:textId="77777777" w:rsidTr="002D05AD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8046" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B10C807" w14:textId="77777777" w:rsidR="000658A2" w:rsidRPr="00DB73CD" w:rsidRDefault="000658A2" w:rsidP="00735772">
+          <w:p w14:paraId="688717BA" w14:textId="4611F3B5" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:ind w:right="252"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΕΠΩΝΥΜΟ</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6139" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DD6AA68" w14:textId="77777777" w:rsidR="000658A2" w:rsidRPr="008450F8" w:rsidRDefault="00D453AC" w:rsidP="00735772">
+          <w:p w14:paraId="21A63C46" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:before="120"/>
-[...145 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00172EE5" w:rsidRPr="00DB73CD" w14:paraId="4B953C7B" w14:textId="77777777" w:rsidTr="00A04D61">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="0E41FB4D" w14:textId="77777777" w:rsidTr="002D05AD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="14185" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C029EDC" w14:textId="77777777" w:rsidR="00172EE5" w:rsidRPr="00E52D19" w:rsidRDefault="00172EE5" w:rsidP="00735772">
+          <w:p w14:paraId="6B19C1F9" w14:textId="60EDD40D" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:ind w:right="252"/>
-[...6 lines deleted...]
-                <w:u w:val="single"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00E52D19">
-[...166 lines deleted...]
-              <w:t>ΣΤΟΙΧΕΙΑ ΕΝΔΙΑΦΕΡΟΜΕΝΟΥ</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΟΝΟΜΑ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5006" w:type="dxa"/>
-[...1 lines deleted...]
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64F95B17" w14:textId="77777777" w:rsidR="00E3608E" w:rsidRPr="00DB73CD" w:rsidRDefault="00D053C2" w:rsidP="003B24A1">
+          <w:p w14:paraId="56336F4F" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...6 lines deleted...]
-                <w:u w:val="single"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB73CD">
-[...8 lines deleted...]
-              <w:t>ΑΙΤΗΜΑ</w:t>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="46F294C4" w14:textId="77777777" w:rsidTr="002D05AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="119AB075" w14:textId="06BD8061" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΠΑΤΡΩΝΥΜΟ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4251" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4D28672F" w14:textId="77777777" w:rsidR="00E3608E" w:rsidRPr="00DB73CD" w:rsidRDefault="00411B7A" w:rsidP="003B24A1">
+          <w:p w14:paraId="767022C3" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:before="120" w:after="120"/>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00DB73CD">
-[...20 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00735772" w:rsidRPr="00DB73CD" w14:paraId="0DA545B8" w14:textId="77777777" w:rsidTr="00A04D61">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="2AAABBB6" w14:textId="77777777" w:rsidTr="002D05AD">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="26283FA4" w14:textId="77777777" w:rsidR="00735772" w:rsidRPr="008450F8" w:rsidRDefault="00735772" w:rsidP="00A04D61">
+          <w:p w14:paraId="72D20475" w14:textId="0B7AF2C5" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008450F8">
-[...6 lines deleted...]
-              <w:t>Α.Μ. ΦΟΙΤΗΤΗ</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΤΜΗΜΑ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="711E3404" w14:textId="77777777" w:rsidR="00735772" w:rsidRPr="008450F8" w:rsidRDefault="00A04D61" w:rsidP="00A04D61">
+          <w:p w14:paraId="7E01EB3F" w14:textId="461D1C6E" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008450F8">
-[...23 lines deleted...]
-              <w:t>…</w:t>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΣΥΣΤΗΜΑΤΩΝ ΕΝΕΡΓΕΙΑΣ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="15973FC3" w14:textId="77777777" w:rsidTr="002D05AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EFF0C15" w14:textId="79225A2A" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+            </w:pPr>
+            <w:r>
+              <w:t>EMAIL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5006" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EBE7B8F" w14:textId="77777777" w:rsidR="00735772" w:rsidRPr="00DB73CD" w:rsidRDefault="008C2EDA" w:rsidP="001D529F">
+          <w:p w14:paraId="6C9F0A55" w14:textId="0A670D25" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...4 lines deleted...]
-              </w:rPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ιδρυματικό)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B098227" w14:textId="3F43FE27" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...5 lines deleted...]
-              <w:t>Έκδοση Πτυχίου</w:t>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>…@</w:t>
             </w:r>
             <w:r>
-              <w:rPr>
-[...13 lines deleted...]
-              <w:t>√</w:t>
+              <w:t>uth.gr</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DDA2CA0" w14:textId="44CDC4FC" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>προσωπικό</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="297F5972" w14:textId="7A0F4B3D" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:t>…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>@...</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="50C084E9" w14:textId="77777777" w:rsidTr="00F90247">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A0875E6" w14:textId="4952D0CC" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>ΤΗΛΕΦΩΝΟ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4251" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C96EB66" w14:textId="77777777" w:rsidR="008450F8" w:rsidRDefault="008C2EDA" w:rsidP="008450F8">
+          <w:p w14:paraId="719FC1AF" w14:textId="6980FD04" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>κινητό</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18D63B35" w14:textId="0994081A" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">μου </w:t>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>69…</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DAA11A1" w14:textId="5675586A" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Τμήμα </w:t>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>σταθερό</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002D05AD">
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="24D188B7" w14:textId="77777777" w:rsidR="008C2EDA" w:rsidRDefault="008450F8" w:rsidP="008450F8">
+          <w:p w14:paraId="3073423A" w14:textId="02753EDF" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:tabs>
-[...7 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
-[...413 lines deleted...]
-              <w:t>(υπογραφή)</w:t>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>2…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00735772" w:rsidRPr="00DB73CD" w14:paraId="63FAECA2" w14:textId="77777777" w:rsidTr="00A04D61">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="002D05AD" w:rsidRPr="00975A00" w14:paraId="7DCEB67A" w14:textId="77777777" w:rsidTr="00F90247">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2018" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
+            <w:tcW w:w="1701" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="187063E9" w14:textId="77777777" w:rsidR="00735772" w:rsidRPr="008450F8" w:rsidRDefault="00FC43A6" w:rsidP="00A04D61">
+          <w:p w14:paraId="48724808" w14:textId="5E4271EE" w:rsidR="002D05AD" w:rsidRPr="0016722D" w:rsidRDefault="0016722D" w:rsidP="00FC1A7A">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008450F8">
-[...6 lines deleted...]
-              <w:t>ΕΠΩΝΥΜΟ</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Διεύθυνση μόνιμης κατοικίας</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2AB5A0BC" w14:textId="77777777" w:rsidR="00735772" w:rsidRPr="008450F8" w:rsidRDefault="00A04D61" w:rsidP="00A04D61">
+          <w:p w14:paraId="634233EB" w14:textId="52784BA4" w:rsidR="0016722D" w:rsidRPr="002D05AD" w:rsidRDefault="0016722D" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008450F8">
-[...23 lines deleted...]
-              <w:t>…</w:t>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Οδός &amp; αρ.: …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>τ.κ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>.: …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>Πόλη:</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC1A7A">
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> …</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002D05AD" w14:paraId="3451FD61" w14:textId="77777777" w:rsidTr="002D05AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2061E89F" w14:textId="776D5D80" w:rsidR="002D05AD" w:rsidRPr="0016722D" w:rsidRDefault="0016722D" w:rsidP="00FC1A7A">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Αρ. Δελτίου Ταυτότητας:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5006" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14E423E4" w14:textId="77777777" w:rsidR="00735772" w:rsidRPr="00DB73CD" w:rsidRDefault="00735772" w:rsidP="00A04D61">
+          <w:p w14:paraId="6725E869" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...4 lines deleted...]
-                <w:lang w:val="el-GR"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0016722D" w14:paraId="749AE026" w14:textId="77777777" w:rsidTr="002D05AD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1701" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CB847B2" w14:textId="0BD04FB8" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="00FC1A7A">
+            <w:pPr>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>Ημ</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:lang w:val="el-GR"/>
+              </w:rPr>
+              <w:t>. Αίτησης:</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4251" w:type="dxa"/>
-[...52 lines deleted...]
-            <w:tcW w:w="2910" w:type="dxa"/>
+            <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...641 lines deleted...]
-              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="25410989" w14:textId="77777777" w:rsidR="00B75C31" w:rsidRPr="00DB73CD" w:rsidRDefault="00B75C31" w:rsidP="00B75C31">
+          <w:p w14:paraId="34A337A7" w14:textId="77777777" w:rsidR="0016722D" w:rsidRPr="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
             <w:pPr>
-              <w:spacing w:line="312" w:lineRule="auto"/>
-[...381 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:spacing w:before="240" w:after="120"/>
+              <w:rPr>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
                 <w:lang w:val="el-GR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="37D7C0A8" w14:textId="77777777" w:rsidR="00087F0B" w:rsidRPr="003F463E" w:rsidRDefault="00087F0B" w:rsidP="00A229E0">
+    <w:p w14:paraId="279C1227" w14:textId="77777777" w:rsidR="0016722D" w:rsidRPr="002D05AD" w:rsidRDefault="0016722D" w:rsidP="0016722D">
       <w:pPr>
-        <w:spacing w:before="360"/>
-[...3 lines deleted...]
-          <w:szCs w:val="22"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:br w:type="column"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>ΑΙΤΗΣΗ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A07832" w14:textId="57949157" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Ολοκλήρωσα</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> τις σπουδές μου στο Τμήμα Συστημάτων  Ενέργειας του Πανεπιστημίου Θεσσαλίας στις ……/……../</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>20……</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> με τελευταία υποχρέωση: α) πτυχιακή εργασία,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">β) μάθημα </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>υπογραμμίζετε</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> την  τελευταία υποχρέωσή σας)</w:t>
+      </w:r>
+      <w:r w:rsidR="00975A00" w:rsidRPr="00975A00">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00975A00">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>και π</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">αρακαλώ για την έκδοση του πτυχίου μου. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F207D9B" w14:textId="77777777" w:rsidR="00975A00" w:rsidRPr="0016722D" w:rsidRDefault="00975A00" w:rsidP="0016722D">
+      <w:pPr>
+        <w:rPr>
           <w:lang w:val="el-GR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00087F0B" w:rsidRPr="003F463E" w:rsidSect="003E04B9">
-[...4 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:p w14:paraId="6F300B20" w14:textId="77777777" w:rsidR="0016722D" w:rsidRPr="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:u w:val="single"/>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Συνημμένα:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67EFB755" w14:textId="77777777" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Φωτοτυπία ταυτότητας </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10B94649" w14:textId="31A9DB29" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0016722D">
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Ακαδημαϊκή ταυτότητα (πρωτότυπο)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16C9F04F" w14:textId="77777777" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="068C213C" w14:textId="0A967F1D" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>Ο/Η Αιτών/ούσα</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="256372B8" w14:textId="77777777" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4BF4B691" w14:textId="77777777" w:rsidR="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3079C001" w14:textId="176E1804" w:rsidR="0016722D" w:rsidRPr="0016722D" w:rsidRDefault="0016722D" w:rsidP="0016722D">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="el-GR"/>
+        </w:rPr>
+        <w:t>(υπογραφή)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="0016722D" w:rsidRPr="0016722D" w:rsidSect="00975A00">
+      <w:type w:val="continuous"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:num="2" w:space="709"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C24D4F6" w14:textId="77777777" w:rsidR="00C6175B" w:rsidRDefault="00C6175B">
+    <w:p w14:paraId="1C1E3877" w14:textId="77777777" w:rsidR="00F746C2" w:rsidRDefault="00F746C2" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F139C16" w14:textId="77777777" w:rsidR="00C6175B" w:rsidRDefault="00C6175B">
+    <w:p w14:paraId="28C08E95" w14:textId="77777777" w:rsidR="00F746C2" w:rsidRDefault="00F746C2" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...4 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...7 lines deleted...]
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="A1"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...4 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="117DDBF9" w14:textId="77777777" w:rsidR="007E5CF0" w:rsidRPr="00737085" w:rsidRDefault="007E5CF0" w:rsidP="004F6D16">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1AD7E2E8" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
     <w:pPr>
-      <w:pBdr>
-[...10 lines deleted...]
-        <w:szCs w:val="18"/>
+      <w:pStyle w:val="Footer"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="004F6D16">
-[...367 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="30667BF7" w14:textId="77777777" w:rsidR="00C6175B" w:rsidRDefault="00C6175B">
+    <w:p w14:paraId="50CE48A6" w14:textId="77777777" w:rsidR="00F746C2" w:rsidRDefault="00F746C2" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5022DC6B" w14:textId="77777777" w:rsidR="00C6175B" w:rsidRDefault="00C6175B">
+    <w:p w14:paraId="071130A7" w14:textId="77777777" w:rsidR="00F746C2" w:rsidRDefault="00F746C2" w:rsidP="002D05AD">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="731FDA13" w14:textId="77777777" w:rsidR="00437DBB" w:rsidRPr="00437DBB" w:rsidRDefault="00437DBB" w:rsidP="000B1B33">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="672891D4" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1164"/>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="8306"/>
         <w:tab w:val="left" w:pos="8400"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
         <w:color w:val="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="x-none" w:eastAsia="x-none"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00437DBB">
-[...1 lines deleted...]
-        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+    <w:r>
+      <w:rPr>
         <w:noProof/>
-        <w:color w:val="000000"/>
-[...26 lines deleted...]
-      </w:pict>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AF93372" wp14:editId="4537A083">
+          <wp:extent cx="662400" cy="669600"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:docPr id="11" name="Picture 3" descr="nrglogo dark gr small"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="nrglogo dark gr small"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="662400" cy="669600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="27FDEF02" w14:textId="77777777" w:rsidR="00437DBB" w:rsidRPr="00437DBB" w:rsidRDefault="00437DBB" w:rsidP="000B1B33">
+  <w:p w14:paraId="1A6F7106" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>Π</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B30C4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:t>ANE</w:t>
     </w:r>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>Π</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B30C4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:t>I</w:t>
     </w:r>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>Σ</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B30C4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:t>THMIO</w:t>
     </w:r>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t xml:space="preserve"> Θ</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B30C4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:t>E</w:t>
     </w:r>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>ΣΣ</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B30C4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:t>A</w:t>
     </w:r>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>Λ</w:t>
     </w:r>
-    <w:r w:rsidRPr="006B30C4">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
       </w:rPr>
       <w:t>IA</w:t>
     </w:r>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:spacing w:val="60"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>Σ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="53C6ECFA" w14:textId="77777777" w:rsidR="00437DBB" w:rsidRPr="00437DBB" w:rsidRDefault="00437DBB" w:rsidP="000B1B33">
+  <w:p w14:paraId="404FA216" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
     <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t xml:space="preserve">ΣΧΟΛΗ ΤΕΧΝΟΛΟΓΙΑΣ </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="117E1714" w14:textId="77777777" w:rsidR="00437DBB" w:rsidRPr="00437DBB" w:rsidRDefault="00437DBB" w:rsidP="000B1B33">
+  <w:p w14:paraId="4A09F497" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
     <w:pPr>
+      <w:pBdr>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00437DBB">
+    <w:r w:rsidRPr="002D05AD">
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
       <w:t>ΤΜΗΜΑ ΣΥΣΤΗΜΑΤΩΝ ΕΝΕΡΓΕΙΑΣ</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="2D480F17" w14:textId="77777777" w:rsidR="00437DBB" w:rsidRPr="00437DBB" w:rsidRDefault="00437DBB" w:rsidP="000B1B33">
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1918E215" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1164"/>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="center" w:pos="4819"/>
+        <w:tab w:val="right" w:pos="8306"/>
+        <w:tab w:val="left" w:pos="8400"/>
+      </w:tabs>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria"/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="x-none" w:eastAsia="x-none"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="123248B3" wp14:editId="2E1BB1BA">
+          <wp:extent cx="662400" cy="669600"/>
+          <wp:effectExtent l="0" t="0" r="4445" b="0"/>
+          <wp:docPr id="724606185" name="Picture 3" descr="nrglogo dark gr small"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 1" descr="nrglogo dark gr small"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="662400" cy="669600"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:inline>
+      </w:drawing>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="6AA5FB0B" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR" w:eastAsia="el-GR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t>Π</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:rPr>
+      <w:t>ANE</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t>Π</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:rPr>
+      <w:t>I</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t>Σ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:rPr>
+      <w:t>THMIO</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> Θ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:rPr>
+      <w:t>E</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t>ΣΣ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:rPr>
+      <w:t>A</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t>Λ</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+      </w:rPr>
+      <w:t>IA</w:t>
+    </w:r>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:spacing w:val="60"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t>Σ</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="7C9CD6C5" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
+        <w:lang w:val="el-GR"/>
+      </w:rPr>
+      <w:t xml:space="preserve">ΣΧΟΛΗ ΤΕΧΝΟΛΟΓΙΑΣ </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="27E8347C" w14:textId="77777777" w:rsidR="002D05AD" w:rsidRPr="002D05AD" w:rsidRDefault="002D05AD" w:rsidP="002D05AD">
     <w:pPr>
       <w:pBdr>
-        <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto" w:shadow="1"/>
+        <w:bottom w:val="single" w:sz="8" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:b/>
         <w:color w:val="000000"/>
-        <w:sz w:val="2"/>
-        <w:szCs w:val="2"/>
         <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...4 lines deleted...]
-      <w:rPr>
+    <w:r w:rsidRPr="002D05AD">
+      <w:rPr>
+        <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
+        <w:b/>
+        <w:color w:val="000000"/>
+        <w:bdr w:val="none" w:sz="0" w:space="0" w:color="auto" w:frame="1"/>
         <w:lang w:val="el-GR"/>
       </w:rPr>
-    </w:pPr>
+      <w:t>ΤΜΗΜΑ ΣΥΣΤΗΜΑΤΩΝ ΕΝΕΡΓΕΙΑΣ</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="042C40AF"/>
+    <w:nsid w:val="30AE3F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="12885ADA"/>
-[...393 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="627A6AC4">
+    <w:tmpl w:val="AE0ED216"/>
+    <w:lvl w:ilvl="0" w:tplc="0408000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0408000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0408000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04080019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0408001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="624971775">
-[...2 lines deleted...]
-  <w:num w:numId="2" w16cid:durableId="810367225">
+  <w:num w:numId="1" w16cid:durableId="1857117609">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:useNormalStyleForList/>
-[...15 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="003D3271"/>
-[...143 lines deleted...]
-    <w:rsid w:val="00FE1EA9"/>
+    <w:rsidRoot w:val="007A1367"/>
+    <w:rsid w:val="000F307E"/>
+    <w:rsid w:val="001623A7"/>
+    <w:rsid w:val="0016722D"/>
+    <w:rsid w:val="001A3000"/>
+    <w:rsid w:val="00283BEB"/>
+    <w:rsid w:val="002D05AD"/>
+    <w:rsid w:val="00327524"/>
+    <w:rsid w:val="0033103C"/>
+    <w:rsid w:val="003436FC"/>
+    <w:rsid w:val="00347023"/>
+    <w:rsid w:val="00377979"/>
+    <w:rsid w:val="00393042"/>
+    <w:rsid w:val="003D047D"/>
+    <w:rsid w:val="0040557E"/>
+    <w:rsid w:val="00422C0C"/>
+    <w:rsid w:val="00471DED"/>
+    <w:rsid w:val="00476272"/>
+    <w:rsid w:val="00503571"/>
+    <w:rsid w:val="006742EA"/>
+    <w:rsid w:val="006F2761"/>
+    <w:rsid w:val="007054F7"/>
+    <w:rsid w:val="007A1367"/>
+    <w:rsid w:val="007A3221"/>
+    <w:rsid w:val="007E55A7"/>
+    <w:rsid w:val="0088788E"/>
+    <w:rsid w:val="008E3455"/>
+    <w:rsid w:val="009265CE"/>
+    <w:rsid w:val="00931B51"/>
+    <w:rsid w:val="009462B5"/>
+    <w:rsid w:val="00975A00"/>
+    <w:rsid w:val="00A8176C"/>
+    <w:rsid w:val="00A93252"/>
+    <w:rsid w:val="00AF116D"/>
+    <w:rsid w:val="00AF58AB"/>
+    <w:rsid w:val="00B46368"/>
+    <w:rsid w:val="00C13BF8"/>
+    <w:rsid w:val="00C86D0C"/>
+    <w:rsid w:val="00CB5EEF"/>
+    <w:rsid w:val="00D41B4C"/>
+    <w:rsid w:val="00D80812"/>
+    <w:rsid w:val="00E11103"/>
+    <w:rsid w:val="00E1329B"/>
+    <w:rsid w:val="00EC6492"/>
+    <w:rsid w:val="00F746C2"/>
+    <w:rsid w:val="00FC1A7A"/>
+    <w:rsid w:val="00FE6C0F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="el-GR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4F7A625E"/>
+  <w14:docId w14:val="7F0FAA0E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{6712FB6D-7CFE-4A3E-B265-E7A837168E51}"/>
+  <w15:docId w15:val="{C7BFD5B8-FF4A-44F1-9C45-BB2ED285FC12}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="el-GR" w:eastAsia="el-GR" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:lang w:val="el-GR" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...16 lines deleted...]
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4097,167 +2156,681 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
+    <w:rsid w:val="009265CE"/>
+    <w:pPr>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="0088788E"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0088788E"/>
+    <w:pPr>
+      <w:spacing w:before="120"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Heading2"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0088788E"/>
+    <w:pPr>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Heading3"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="0088788E"/>
+    <w:pPr>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0088788E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0088788E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0088788E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="0088788E"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:b/>
+      <w:i/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B46368"/>
+    <w:pPr>
+      <w:spacing w:after="80"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00B46368"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="007A1367"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D05AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D05AD"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002D05AD"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4153"/>
+        <w:tab w:val="right" w:pos="8306"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002D05AD"/>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:lang w:val="en-US"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
-    <w:rsid w:val="003D3271"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="002D05AD"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
-[...44 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4314,51 +2887,51 @@
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
         <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -4505,87 +3078,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>161</Words>
-  <Characters>874</Characters>
+  <Words>97</Words>
+  <Characters>528</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
-[...5 lines deleted...]
-      </vt:variant>
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>ΑΙΤΗΣΗ</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company>TEI of Larissa</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1033</CharactersWithSpaces>
+  <CharactersWithSpaces>624</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>ΑΙΤΗΣΗ</dc:title>
+  <dc:title/>
   <dc:subject/>
-  <dc:creator>V.Kapralou</dc:creator>
+  <dc:creator>Theodosis Theodosiou</dc:creator>
   <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>